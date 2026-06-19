--- v1 (2026-03-21)
+++ v2 (2026-06-19)
@@ -80,57 +80,57 @@
   <si>
     <t>Book Bag Backpack (maroon)</t>
   </si>
   <si>
     <t>ID0485</t>
   </si>
   <si>
     <t>Drawstring Back Pack Bag 13.5&amp;quot; x 16.5&amp;quot; (black)</t>
   </si>
   <si>
     <t>BS584N-black</t>
   </si>
   <si>
     <t>£0.95</t>
   </si>
   <si>
     <t>Massive Holdall Bag</t>
   </si>
   <si>
     <t>WB0548</t>
   </si>
   <si>
     <t>School Shoulder bag - Black</t>
   </si>
   <si>
+    <t>WB0568</t>
+  </si>
+  <si>
+    <t>£4.99</t>
+  </si>
+  <si>
     <t>WB0636</t>
-  </si>
-[...4 lines deleted...]
-    <t>WB0568</t>
   </si>
   <si>
     <t>Drawstring Back Pack Bag 13.5&amp;quot; x 16.5&amp;quot; (dark green)</t>
   </si>
   <si>
     <t>BS584N-green</t>
   </si>
   <si>
     <t>Lightweight Foldable Backpack (black)</t>
   </si>
   <si>
     <t>AD403012-03</t>
   </si>
   <si>
     <t>£2.20</t>
   </si>
   <si>
     <t>Lightweight Foldable Backpack (blue)</t>
   </si>
   <si>
     <t>AD403012-04</t>
   </si>
   <si>
     <t>Lightweight Foldable Backpack (red)</t>
   </si>
@@ -296,115 +296,115 @@
       <c r="B5" t="s">
         <v>16</v>
       </c>
       <c r="C5"/>
       <c r="D5" t="s">
         <v>14</v>
       </c>
       <c r="E5"/>
       <c r="F5">
         <v>857</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>17</v>
       </c>
       <c r="B6" t="s">
         <v>18</v>
       </c>
       <c r="C6"/>
       <c r="D6" t="s">
         <v>19</v>
       </c>
       <c r="E6"/>
       <c r="F6">
-        <v>1249</v>
+        <v>1229</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>20</v>
       </c>
       <c r="B7" t="s">
         <v>21</v>
       </c>
       <c r="C7"/>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7"/>
       <c r="F7">
         <v>14</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>22</v>
       </c>
       <c r="B8" t="s">
         <v>23</v>
       </c>
       <c r="C8"/>
       <c r="D8" t="s">
         <v>24</v>
       </c>
       <c r="E8"/>
       <c r="F8">
-        <v>20</v>
+        <v>49</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9" t="s">
         <v>25</v>
       </c>
       <c r="C9"/>
       <c r="D9" t="s">
         <v>24</v>
       </c>
       <c r="E9"/>
       <c r="F9">
-        <v>49</v>
+        <v>20</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>26</v>
       </c>
       <c r="B10" t="s">
         <v>27</v>
       </c>
       <c r="C10"/>
       <c r="D10" t="s">
         <v>19</v>
       </c>
       <c r="E10"/>
       <c r="F10">
-        <v>37</v>
+        <v>32</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>28</v>
       </c>
       <c r="B11" t="s">
         <v>29</v>
       </c>
       <c r="C11"/>
       <c r="D11" t="s">
         <v>30</v>
       </c>
       <c r="E11"/>
       <c r="F11">
         <v>2795</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>31</v>
       </c>
       <c r="B12" t="s">
         <v>32</v>
       </c>
@@ -424,79 +424,79 @@
       <c r="B13" t="s">
         <v>34</v>
       </c>
       <c r="C13"/>
       <c r="D13" t="s">
         <v>30</v>
       </c>
       <c r="E13"/>
       <c r="F13">
         <v>2228</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>35</v>
       </c>
       <c r="B14" t="s">
         <v>36</v>
       </c>
       <c r="C14"/>
       <c r="D14" t="s">
         <v>19</v>
       </c>
       <c r="E14"/>
       <c r="F14">
-        <v>541</v>
+        <v>538</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>37</v>
       </c>
       <c r="B15" t="s">
         <v>38</v>
       </c>
       <c r="C15"/>
       <c r="D15" t="s">
         <v>19</v>
       </c>
       <c r="E15"/>
       <c r="F15">
-        <v>1744</v>
+        <v>1737</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>39</v>
       </c>
       <c r="B16" t="s">
         <v>40</v>
       </c>
       <c r="C16"/>
       <c r="D16" t="s">
         <v>19</v>
       </c>
       <c r="E16"/>
       <c r="F16">
-        <v>653</v>
+        <v>633</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>