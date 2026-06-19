--- v0 (2026-02-04)
+++ v1 (2026-06-19)
@@ -352,51 +352,51 @@
       </c>
       <c r="C8"/>
       <c r="D8" t="s">
         <v>24</v>
       </c>
       <c r="E8" t="s">
         <v>25</v>
       </c>
       <c r="F8">
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>26</v>
       </c>
       <c r="B9" t="s">
         <v>27</v>
       </c>
       <c r="C9"/>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9"/>
       <c r="F9">
-        <v>1249</v>
+        <v>1229</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>28</v>
       </c>
       <c r="B10" t="s">
         <v>29</v>
       </c>
       <c r="C10"/>
       <c r="D10" t="s">
         <v>30</v>
       </c>
       <c r="E10"/>
       <c r="F10">
         <v>-3</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>31</v>
       </c>
       <c r="B11" t="s">
         <v>32</v>
       </c>
@@ -432,51 +432,51 @@
       <c r="B13" t="s">
         <v>36</v>
       </c>
       <c r="C13"/>
       <c r="D13" t="s">
         <v>35</v>
       </c>
       <c r="E13"/>
       <c r="F13">
         <v>49</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>37</v>
       </c>
       <c r="B14" t="s">
         <v>38</v>
       </c>
       <c r="C14"/>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14"/>
       <c r="F14">
-        <v>37</v>
+        <v>32</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>39</v>
       </c>
       <c r="B15" t="s">
         <v>40</v>
       </c>
       <c r="C15"/>
       <c r="D15" t="s">
         <v>30</v>
       </c>
       <c r="E15"/>
       <c r="F15">
         <v>2795</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>41</v>
       </c>
       <c r="B16" t="s">
         <v>42</v>
       </c>