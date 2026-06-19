--- v1 (2026-06-19)
+++ v2 (2026-06-19)
@@ -113,57 +113,57 @@
   <si>
     <t>Drawstring Back Pack Bag 13.5&amp;quot; x 16.5&amp;quot; (black)</t>
   </si>
   <si>
     <t>BS584N-black</t>
   </si>
   <si>
     <t>Lightweight Foldable Backpack (colour options)</t>
   </si>
   <si>
     <t>AD403012</t>
   </si>
   <si>
     <t>£2.20</t>
   </si>
   <si>
     <t>Massive Holdall Bag</t>
   </si>
   <si>
     <t>WB0548</t>
   </si>
   <si>
     <t>School Shoulder bag - Black</t>
   </si>
   <si>
+    <t>WB0568</t>
+  </si>
+  <si>
+    <t>£4.99</t>
+  </si>
+  <si>
     <t>WB0636</t>
-  </si>
-[...4 lines deleted...]
-    <t>WB0568</t>
   </si>
   <si>
     <t>Drawstring Back Pack Bag 13.5&amp;quot; x 16.5&amp;quot; (dark green)</t>
   </si>
   <si>
     <t>BS584N-green</t>
   </si>
   <si>
     <t>Lightweight Foldable Backpack (black)</t>
   </si>
   <si>
     <t>AD403012-03</t>
   </si>
   <si>
     <t>Lightweight Foldable Backpack (blue)</t>
   </si>
   <si>
     <t>AD403012-04</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
@@ -400,67 +400,67 @@
       <c r="B11" t="s">
         <v>32</v>
       </c>
       <c r="C11"/>
       <c r="D11" t="s">
         <v>11</v>
       </c>
       <c r="E11"/>
       <c r="F11">
         <v>14</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>33</v>
       </c>
       <c r="B12" t="s">
         <v>34</v>
       </c>
       <c r="C12"/>
       <c r="D12" t="s">
         <v>35</v>
       </c>
       <c r="E12"/>
       <c r="F12">
-        <v>20</v>
+        <v>49</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>33</v>
       </c>
       <c r="B13" t="s">
         <v>36</v>
       </c>
       <c r="C13"/>
       <c r="D13" t="s">
         <v>35</v>
       </c>
       <c r="E13"/>
       <c r="F13">
-        <v>49</v>
+        <v>20</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>37</v>
       </c>
       <c r="B14" t="s">
         <v>38</v>
       </c>
       <c r="C14"/>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14"/>
       <c r="F14">
         <v>32</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>39</v>
       </c>
       <c r="B15" t="s">
         <v>40</v>
       </c>