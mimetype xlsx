--- v2 (2026-06-19)
+++ v3 (2026-09-17)
@@ -9,161 +9,167 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="45">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Product Code:</t>
   </si>
   <si>
     <t>Brand:</t>
   </si>
   <si>
     <t>Price:</t>
   </si>
   <si>
     <t>Special Price</t>
   </si>
   <si>
     <t>Qty:</t>
   </si>
   <si>
     <t>Drawstring Back Pack Bag 13.5&amp;quot; x 16.5&amp;quot; (colour options)</t>
   </si>
   <si>
     <t>BS584N</t>
   </si>
   <si>
     <t>£0.95</t>
   </si>
   <si>
     <t>Backpack Holdall - Massive Bag</t>
   </si>
   <si>
     <t>WB0479</t>
   </si>
   <si>
     <t>£25.00</t>
   </si>
   <si>
+    <t>£6.50</t>
+  </si>
+  <si>
     <t>Backpack Tablet Bag With One Shoulder Strap - Black</t>
   </si>
   <si>
     <t>WB0480</t>
   </si>
   <si>
     <t>£5.99</t>
   </si>
   <si>
+    <t>£1.99</t>
+  </si>
+  <si>
     <t>Book Bag (bottle green)</t>
   </si>
   <si>
     <t>ID0484</t>
   </si>
   <si>
     <t>£2.99</t>
   </si>
   <si>
     <t>Book Bag (maroon)</t>
   </si>
   <si>
     <t>ID0483</t>
   </si>
   <si>
     <t>Book Bag Backpack (maroon)</t>
   </si>
   <si>
     <t>ID0485</t>
   </si>
   <si>
     <t>Book Bag With Gusset and Velcro Fastening (navy)</t>
   </si>
   <si>
     <t>ID0493</t>
   </si>
   <si>
     <t>£2.50</t>
   </si>
   <si>
-    <t>£1.99</t>
-[...1 lines deleted...]
-  <si>
     <t>Drawstring Back Pack Bag 13.5&amp;quot; x 16.5&amp;quot; (black)</t>
   </si>
   <si>
     <t>BS584N-black</t>
   </si>
   <si>
     <t>Lightweight Foldable Backpack (colour options)</t>
   </si>
   <si>
     <t>AD403012</t>
   </si>
   <si>
     <t>£2.20</t>
   </si>
   <si>
     <t>Massive Holdall Bag</t>
   </si>
   <si>
     <t>WB0548</t>
   </si>
   <si>
+    <t>£5.95</t>
+  </si>
+  <si>
     <t>School Shoulder bag - Black</t>
   </si>
   <si>
+    <t>WB0636</t>
+  </si>
+  <si>
+    <t>£4.99</t>
+  </si>
+  <si>
     <t>WB0568</t>
-  </si>
-[...4 lines deleted...]
-    <t>WB0636</t>
   </si>
   <si>
     <t>Drawstring Back Pack Bag 13.5&amp;quot; x 16.5&amp;quot; (dark green)</t>
   </si>
   <si>
     <t>BS584N-green</t>
   </si>
   <si>
     <t>Lightweight Foldable Backpack (black)</t>
   </si>
   <si>
     <t>AD403012-03</t>
   </si>
   <si>
     <t>Lightweight Foldable Backpack (blue)</t>
   </si>
   <si>
     <t>AD403012-04</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
@@ -252,259 +258,271 @@
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2"/>
       <c r="F2">
         <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="s">
         <v>11</v>
       </c>
-      <c r="E3"/>
+      <c r="E3" t="s">
+        <v>12</v>
+      </c>
       <c r="F3">
         <v>30</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C4"/>
       <c r="D4" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="E4"/>
+        <v>15</v>
+      </c>
+      <c r="E4" t="s">
+        <v>16</v>
+      </c>
       <c r="F4">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B5" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C5"/>
       <c r="D5" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E5"/>
       <c r="F5">
         <v>91</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B6" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="C6"/>
       <c r="D6" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E6"/>
       <c r="F6">
         <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B7" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C7"/>
       <c r="D7" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E7"/>
       <c r="F7">
         <v>857</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B8" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="C8"/>
       <c r="D8" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="E8" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="F8">
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B9" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C9"/>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9"/>
       <c r="F9">
         <v>1229</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B10" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C10"/>
       <c r="D10" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="E10"/>
+        <v>31</v>
+      </c>
+      <c r="E10" t="s">
+        <v>16</v>
+      </c>
       <c r="F10">
         <v>-3</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B11" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C11"/>
       <c r="D11" t="s">
         <v>11</v>
       </c>
-      <c r="E11"/>
+      <c r="E11" t="s">
+        <v>34</v>
+      </c>
       <c r="F11">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B12" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="C12"/>
       <c r="D12" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="E12"/>
       <c r="F12">
-        <v>49</v>
+        <v>20</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B13" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="C13"/>
       <c r="D13" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="E13"/>
       <c r="F13">
-        <v>20</v>
+        <v>49</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B14" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C14"/>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14"/>
       <c r="F14">
         <v>32</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B15" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="C15"/>
       <c r="D15" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="E15"/>
+        <v>31</v>
+      </c>
+      <c r="E15" t="s">
+        <v>16</v>
+      </c>
       <c r="F15">
         <v>2795</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B16" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C16"/>
       <c r="D16" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="E16"/>
+        <v>31</v>
+      </c>
+      <c r="E16" t="s">
+        <v>16</v>
+      </c>
       <c r="F16">
         <v>647</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>