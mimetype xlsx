--- v3 (2026-09-17)
+++ v4 (2026-11-02)
@@ -119,57 +119,57 @@
   <si>
     <t>BS584N-black</t>
   </si>
   <si>
     <t>Lightweight Foldable Backpack (colour options)</t>
   </si>
   <si>
     <t>AD403012</t>
   </si>
   <si>
     <t>£2.20</t>
   </si>
   <si>
     <t>Massive Holdall Bag</t>
   </si>
   <si>
     <t>WB0548</t>
   </si>
   <si>
     <t>£5.95</t>
   </si>
   <si>
     <t>School Shoulder bag - Black</t>
   </si>
   <si>
+    <t>WB0568</t>
+  </si>
+  <si>
+    <t>£4.99</t>
+  </si>
+  <si>
     <t>WB0636</t>
-  </si>
-[...4 lines deleted...]
-    <t>WB0568</t>
   </si>
   <si>
     <t>Drawstring Back Pack Bag 13.5&amp;quot; x 16.5&amp;quot; (dark green)</t>
   </si>
   <si>
     <t>BS584N-green</t>
   </si>
   <si>
     <t>Lightweight Foldable Backpack (black)</t>
   </si>
   <si>
     <t>AD403012-03</t>
   </si>
   <si>
     <t>Lightweight Foldable Backpack (blue)</t>
   </si>
   <si>
     <t>AD403012-04</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
@@ -414,67 +414,67 @@
       </c>
       <c r="C11"/>
       <c r="D11" t="s">
         <v>11</v>
       </c>
       <c r="E11" t="s">
         <v>34</v>
       </c>
       <c r="F11">
         <v>12</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>35</v>
       </c>
       <c r="B12" t="s">
         <v>36</v>
       </c>
       <c r="C12"/>
       <c r="D12" t="s">
         <v>37</v>
       </c>
       <c r="E12"/>
       <c r="F12">
-        <v>20</v>
+        <v>49</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>35</v>
       </c>
       <c r="B13" t="s">
         <v>38</v>
       </c>
       <c r="C13"/>
       <c r="D13" t="s">
         <v>37</v>
       </c>
       <c r="E13"/>
       <c r="F13">
-        <v>49</v>
+        <v>20</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>39</v>
       </c>
       <c r="B14" t="s">
         <v>40</v>
       </c>
       <c r="C14"/>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14"/>
       <c r="F14">
         <v>32</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>41</v>
       </c>
       <c r="B15" t="s">
         <v>42</v>
       </c>